--- v0 (2026-04-24)
+++ v1 (2026-10-16)
@@ -1,111 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29022"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pfadibewegung.sharepoint.com/sites/AuB/Freigegebene Dokumente/01_Kurssekretariat/01_Bundeskurse/Finanzen/Ueberarbeitung Budget- und Abrechnungsvorlage Bundekurse/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pfadibewegung.sharepoint.com/sites/Bundesebene/Freigegebene Dokumente/General/RRH/3_AuB/1. Ausb/Kurse/Admin/3032_Budgetvorlage PBS-Kurse/i_finale_Version/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="641" documentId="8_{F88FFC25-3F33-49D7-99B9-AA614EADCF76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{98D08CB8-3CEA-408F-97E8-B1546A6983E2}"/>
+  <xr:revisionPtr revIDLastSave="703" documentId="8_{F88FFC25-3F33-49D7-99B9-AA614EADCF76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A38BAF0C-6FEC-490C-BAFC-951356EE0F6A}"/>
   <bookViews>
-    <workbookView xWindow="20" yWindow="640" windowWidth="19180" windowHeight="11260" firstSheet="7" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-25050" yWindow="-21840" windowWidth="38640" windowHeight="21120" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cours Top" sheetId="1" r:id="rId1"/>
     <sheet name="Cours Panorama" sheetId="16" r:id="rId2"/>
     <sheet name="Cours Spectre" sheetId="17" r:id="rId3"/>
     <sheet name="Cours Gilwell" sheetId="18" r:id="rId4"/>
     <sheet name="Cours Coach" sheetId="19" r:id="rId5"/>
     <sheet name="Cours d'un week-end" sheetId="20" r:id="rId6"/>
     <sheet name="Cours de jour" sheetId="21" r:id="rId7"/>
     <sheet name="Décompte" sheetId="22" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C3" i="22" l="1"/>
   <c r="C4" i="22"/>
   <c r="K18" i="22" s="1"/>
-  <c r="K52" i="16" s="1"/>
+  <c r="K51" i="16" s="1"/>
   <c r="C62" i="22"/>
   <c r="C61" i="22"/>
   <c r="C60" i="22"/>
   <c r="C59" i="22"/>
   <c r="C58" i="22"/>
   <c r="C57" i="22"/>
   <c r="C56" i="22"/>
   <c r="C55" i="22"/>
   <c r="C54" i="22"/>
   <c r="C53" i="22"/>
   <c r="C52" i="22"/>
   <c r="C51" i="22"/>
   <c r="C50" i="22"/>
   <c r="C49" i="22"/>
   <c r="C48" i="22"/>
   <c r="C47" i="22"/>
   <c r="C46" i="22"/>
   <c r="C45" i="22"/>
   <c r="C44" i="22"/>
   <c r="C43" i="22"/>
   <c r="C42" i="22"/>
   <c r="C41" i="22"/>
   <c r="C40" i="22"/>
   <c r="C39" i="22"/>
   <c r="C38" i="22"/>
@@ -120,525 +120,521 @@
   <c r="K31" i="22"/>
   <c r="C31" i="22"/>
   <c r="K30" i="22"/>
   <c r="C30" i="22"/>
   <c r="K29" i="22"/>
   <c r="C29" i="22"/>
   <c r="K28" i="22"/>
   <c r="C28" i="22"/>
   <c r="K27" i="22"/>
   <c r="C27" i="22"/>
   <c r="K26" i="22"/>
   <c r="C26" i="22"/>
   <c r="K25" i="22"/>
   <c r="C25" i="22"/>
   <c r="K24" i="22"/>
   <c r="C24" i="22"/>
   <c r="K23" i="22"/>
   <c r="C23" i="22"/>
   <c r="K22" i="22"/>
   <c r="C22" i="22"/>
   <c r="C21" i="22"/>
   <c r="C20" i="22"/>
   <c r="C19" i="22"/>
   <c r="C18" i="22"/>
   <c r="K17" i="22"/>
-  <c r="K50" i="1" s="1"/>
+  <c r="K49" i="1" s="1"/>
   <c r="C17" i="22"/>
   <c r="K16" i="22"/>
-  <c r="K49" i="16" s="1"/>
+  <c r="K48" i="16" s="1"/>
   <c r="C16" i="22"/>
   <c r="K15" i="22"/>
-  <c r="K48" i="16" s="1"/>
+  <c r="K47" i="16" s="1"/>
   <c r="C15" i="22"/>
   <c r="K14" i="22"/>
-  <c r="K47" i="16" s="1"/>
+  <c r="K46" i="16" s="1"/>
   <c r="C14" i="22"/>
   <c r="K13" i="22"/>
-  <c r="K46" i="16" s="1"/>
+  <c r="K45" i="16" s="1"/>
   <c r="C13" i="22"/>
   <c r="K12" i="22"/>
-  <c r="K45" i="16" s="1"/>
+  <c r="K44" i="16" s="1"/>
   <c r="C12" i="22"/>
   <c r="K11" i="22"/>
-  <c r="K42" i="16" s="1"/>
+  <c r="K41" i="16" s="1"/>
   <c r="C11" i="22"/>
   <c r="K10" i="22"/>
-  <c r="K41" i="1" s="1"/>
+  <c r="K40" i="1" s="1"/>
   <c r="C10" i="22"/>
   <c r="K9" i="22"/>
-  <c r="K40" i="16" s="1"/>
+  <c r="K39" i="16" s="1"/>
   <c r="C9" i="22"/>
   <c r="K8" i="22"/>
-  <c r="K39" i="16" s="1"/>
+  <c r="K38" i="16" s="1"/>
   <c r="C8" i="22"/>
   <c r="K7" i="22"/>
-  <c r="K36" i="1" s="1"/>
+  <c r="K35" i="1" s="1"/>
   <c r="C7" i="22"/>
   <c r="K6" i="22"/>
-  <c r="K34" i="16" s="1"/>
+  <c r="K33" i="16" s="1"/>
   <c r="C6" i="22"/>
   <c r="K5" i="22"/>
-  <c r="K33" i="1" s="1"/>
+  <c r="K32" i="1" s="1"/>
   <c r="C5" i="22"/>
   <c r="K4" i="22"/>
-  <c r="K31" i="16" s="1"/>
+  <c r="K30" i="16" s="1"/>
   <c r="K3" i="22"/>
-  <c r="K29" i="16" s="1"/>
-  <c r="M50" i="21"/>
+  <c r="K28" i="16" s="1"/>
   <c r="M49" i="21"/>
   <c r="M48" i="21"/>
   <c r="M47" i="21"/>
   <c r="M46" i="21"/>
   <c r="M45" i="21"/>
-  <c r="M29" i="21"/>
-  <c r="M42" i="21"/>
+  <c r="M44" i="21"/>
+  <c r="M28" i="21"/>
   <c r="M41" i="21"/>
   <c r="M40" i="21"/>
   <c r="M39" i="21"/>
-  <c r="M34" i="21"/>
+  <c r="M38" i="21"/>
   <c r="M33" i="21"/>
-  <c r="M31" i="21"/>
-[...1 lines deleted...]
-  <c r="M54" i="20" s="1"/>
+  <c r="M32" i="21"/>
+  <c r="M30" i="21"/>
   <c r="M49" i="20"/>
   <c r="M48" i="20"/>
   <c r="M47" i="20"/>
   <c r="M46" i="20"/>
   <c r="M45" i="20"/>
-  <c r="M42" i="20"/>
+  <c r="M44" i="20"/>
   <c r="M41" i="20"/>
   <c r="M40" i="20"/>
   <c r="M39" i="20"/>
-  <c r="M34" i="20"/>
+  <c r="M38" i="20"/>
   <c r="M33" i="20"/>
-  <c r="M31" i="20"/>
-[...1 lines deleted...]
-  <c r="M50" i="19"/>
+  <c r="M32" i="20"/>
+  <c r="M30" i="20"/>
+  <c r="M28" i="20"/>
   <c r="M49" i="19"/>
   <c r="M48" i="19"/>
   <c r="M47" i="19"/>
   <c r="M46" i="19"/>
   <c r="M45" i="19"/>
-  <c r="M42" i="19"/>
+  <c r="M44" i="19"/>
   <c r="M41" i="19"/>
   <c r="M40" i="19"/>
   <c r="M39" i="19"/>
-  <c r="M34" i="19"/>
+  <c r="M38" i="19"/>
   <c r="M33" i="19"/>
-  <c r="M31" i="19"/>
-[...1 lines deleted...]
-  <c r="M50" i="18"/>
+  <c r="M32" i="19"/>
+  <c r="M30" i="19"/>
+  <c r="M28" i="19"/>
   <c r="M49" i="18"/>
   <c r="M48" i="18"/>
   <c r="M47" i="18"/>
   <c r="M46" i="18"/>
   <c r="M45" i="18"/>
-  <c r="M42" i="18"/>
+  <c r="M44" i="18"/>
   <c r="M41" i="18"/>
   <c r="M40" i="18"/>
   <c r="M39" i="18"/>
-  <c r="M34" i="18"/>
-  <c r="M54" i="18" s="1"/>
+  <c r="M38" i="18"/>
   <c r="M33" i="18"/>
-  <c r="M31" i="18"/>
-[...1 lines deleted...]
-  <c r="M50" i="17"/>
+  <c r="M32" i="18"/>
+  <c r="M30" i="18"/>
+  <c r="M28" i="18"/>
   <c r="M49" i="17"/>
   <c r="M48" i="17"/>
   <c r="M47" i="17"/>
   <c r="M46" i="17"/>
   <c r="M45" i="17"/>
-  <c r="M42" i="17"/>
+  <c r="M44" i="17"/>
   <c r="M41" i="17"/>
-  <c r="M54" i="17" s="1"/>
   <c r="M40" i="17"/>
   <c r="M39" i="17"/>
-  <c r="M34" i="17"/>
+  <c r="M38" i="17"/>
   <c r="M33" i="17"/>
-  <c r="M31" i="17"/>
-[...2 lines deleted...]
-  <c r="M50" i="16"/>
+  <c r="M32" i="17"/>
+  <c r="M30" i="17"/>
+  <c r="M28" i="17"/>
+  <c r="M44" i="16"/>
   <c r="M49" i="16"/>
   <c r="M48" i="16"/>
   <c r="M47" i="16"/>
   <c r="M46" i="16"/>
-  <c r="M42" i="16"/>
+  <c r="M45" i="16"/>
   <c r="M41" i="16"/>
   <c r="M40" i="16"/>
   <c r="M39" i="16"/>
-  <c r="M34" i="16"/>
+  <c r="M38" i="16"/>
   <c r="M33" i="16"/>
-  <c r="M31" i="16"/>
-[...3 lines deleted...]
-  <c r="M50" i="1"/>
+  <c r="M32" i="16"/>
+  <c r="M30" i="16"/>
+  <c r="M28" i="16"/>
+  <c r="M28" i="1"/>
+  <c r="M45" i="1"/>
   <c r="M49" i="1"/>
   <c r="M48" i="1"/>
   <c r="M47" i="1"/>
-  <c r="M54" i="1"/>
-[...1 lines deleted...]
-  <c r="M41" i="1"/>
+  <c r="M46" i="1"/>
   <c r="M40" i="1"/>
   <c r="M39" i="1"/>
-  <c r="M34" i="1"/>
+  <c r="M38" i="1"/>
   <c r="M33" i="1"/>
-  <c r="M31" i="1"/>
-[...3 lines deleted...]
-  <c r="J50" i="21"/>
+  <c r="M32" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="J33" i="20"/>
+  <c r="J28" i="21"/>
+  <c r="J55" i="21" s="1"/>
   <c r="J49" i="21"/>
   <c r="J48" i="21"/>
   <c r="J47" i="21"/>
   <c r="J46" i="21"/>
   <c r="J45" i="21"/>
-  <c r="J42" i="21"/>
+  <c r="J44" i="21"/>
   <c r="J41" i="21"/>
   <c r="J40" i="21"/>
   <c r="J39" i="21"/>
-  <c r="J33" i="21"/>
-[...2 lines deleted...]
-  <c r="J50" i="20"/>
+  <c r="J38" i="21"/>
+  <c r="J32" i="21"/>
+  <c r="J30" i="21"/>
+  <c r="J32" i="20"/>
   <c r="J49" i="20"/>
   <c r="J48" i="20"/>
   <c r="J47" i="20"/>
   <c r="J46" i="20"/>
   <c r="J45" i="20"/>
-  <c r="J42" i="20"/>
+  <c r="J44" i="20"/>
   <c r="J41" i="20"/>
   <c r="J40" i="20"/>
   <c r="J39" i="20"/>
-  <c r="J31" i="20"/>
-[...2 lines deleted...]
-  <c r="J50" i="19"/>
+  <c r="J38" i="20"/>
+  <c r="J30" i="20"/>
+  <c r="J28" i="20"/>
+  <c r="J55" i="20" s="1"/>
   <c r="J49" i="19"/>
   <c r="J48" i="19"/>
   <c r="J47" i="19"/>
   <c r="J46" i="19"/>
   <c r="J45" i="19"/>
-  <c r="J42" i="19"/>
+  <c r="J44" i="19"/>
   <c r="J41" i="19"/>
   <c r="J40" i="19"/>
   <c r="J39" i="19"/>
-  <c r="J34" i="19"/>
+  <c r="J38" i="19"/>
   <c r="J33" i="19"/>
-  <c r="J31" i="19"/>
-[...2 lines deleted...]
-  <c r="J50" i="18"/>
+  <c r="J32" i="19"/>
+  <c r="J30" i="19"/>
+  <c r="J28" i="19"/>
+  <c r="J55" i="19" s="1"/>
   <c r="J49" i="18"/>
   <c r="J48" i="18"/>
   <c r="J47" i="18"/>
   <c r="J46" i="18"/>
   <c r="J45" i="18"/>
-  <c r="J42" i="18"/>
+  <c r="J44" i="18"/>
   <c r="J41" i="18"/>
   <c r="J40" i="18"/>
   <c r="J39" i="18"/>
-  <c r="J34" i="18"/>
+  <c r="J38" i="18"/>
   <c r="J33" i="18"/>
-  <c r="J31" i="18"/>
-[...1 lines deleted...]
-  <c r="J56" i="18" s="1"/>
+  <c r="J32" i="18"/>
+  <c r="J30" i="18"/>
+  <c r="J28" i="18"/>
+  <c r="J55" i="18" s="1"/>
+  <c r="J47" i="1"/>
   <c r="J48" i="1"/>
-  <c r="J49" i="1"/>
-  <c r="J48" i="16"/>
+  <c r="J47" i="16"/>
+  <c r="J47" i="17"/>
+  <c r="J49" i="17"/>
   <c r="J48" i="17"/>
-  <c r="J50" i="17"/>
-[...1 lines deleted...]
-  <c r="J47" i="17"/>
   <c r="J46" i="17"/>
   <c r="J45" i="17"/>
-  <c r="J42" i="17"/>
+  <c r="J44" i="17"/>
   <c r="J41" i="17"/>
   <c r="J40" i="17"/>
   <c r="J39" i="17"/>
-  <c r="J34" i="17"/>
+  <c r="J38" i="17"/>
   <c r="J33" i="17"/>
-  <c r="J31" i="17"/>
-[...1 lines deleted...]
-  <c r="K42" i="17" l="1"/>
+  <c r="J32" i="17"/>
+  <c r="J30" i="17"/>
+  <c r="J28" i="17"/>
+  <c r="M53" i="20" l="1"/>
+  <c r="M53" i="18"/>
+  <c r="M53" i="1"/>
+  <c r="M53" i="17"/>
+  <c r="K41" i="17"/>
+  <c r="K44" i="17"/>
+  <c r="K46" i="17"/>
+  <c r="K38" i="18"/>
+  <c r="K30" i="19"/>
+  <c r="K33" i="19"/>
+  <c r="K48" i="19"/>
+  <c r="K51" i="19"/>
+  <c r="K41" i="20"/>
+  <c r="K44" i="20"/>
+  <c r="K38" i="21"/>
+  <c r="K28" i="19"/>
+  <c r="K55" i="19" s="1"/>
   <c r="K45" i="17"/>
-  <c r="K47" i="17"/>
   <c r="K39" i="18"/>
-  <c r="K31" i="19"/>
-  <c r="K34" i="19"/>
+  <c r="K32" i="19"/>
   <c r="K49" i="19"/>
-  <c r="K52" i="19"/>
-  <c r="K42" i="20"/>
   <c r="K45" i="20"/>
   <c r="K39" i="21"/>
-  <c r="K29" i="19"/>
-[...4 lines deleted...]
-  <c r="K50" i="19"/>
   <c r="K46" i="20"/>
   <c r="K40" i="21"/>
+  <c r="K40" i="18"/>
+  <c r="K28" i="17"/>
+  <c r="K55" i="17" s="1"/>
+  <c r="K47" i="17"/>
+  <c r="K41" i="18"/>
+  <c r="K35" i="19"/>
+  <c r="K28" i="20"/>
   <c r="K47" i="20"/>
   <c r="K41" i="21"/>
-  <c r="K41" i="18"/>
-[...7 lines deleted...]
-  <c r="K42" i="21"/>
+  <c r="K32" i="17"/>
+  <c r="K49" i="17"/>
+  <c r="K45" i="18"/>
+  <c r="K39" i="19"/>
+  <c r="K32" i="20"/>
+  <c r="K49" i="20"/>
+  <c r="K45" i="21"/>
   <c r="K33" i="17"/>
-  <c r="K50" i="17"/>
+  <c r="K51" i="17"/>
   <c r="K46" i="18"/>
   <c r="K40" i="19"/>
   <c r="K33" i="20"/>
-  <c r="K50" i="20"/>
+  <c r="K51" i="20"/>
   <c r="K46" i="21"/>
-  <c r="K34" i="17"/>
-  <c r="K52" i="17"/>
+  <c r="K35" i="21"/>
+  <c r="K30" i="17"/>
+  <c r="K48" i="17"/>
+  <c r="K44" i="18"/>
+  <c r="K38" i="19"/>
+  <c r="K30" i="20"/>
+  <c r="K48" i="20"/>
+  <c r="K44" i="21"/>
+  <c r="K35" i="17"/>
+  <c r="K28" i="18"/>
+  <c r="K55" i="18" s="1"/>
   <c r="K47" i="18"/>
   <c r="K41" i="19"/>
-  <c r="K34" i="20"/>
-  <c r="K52" i="20"/>
+  <c r="K35" i="20"/>
+  <c r="K28" i="21"/>
+  <c r="K55" i="21" s="1"/>
   <c r="K47" i="21"/>
-  <c r="K36" i="21"/>
-[...9 lines deleted...]
-  <c r="K56" i="18" s="1"/>
+  <c r="K38" i="17"/>
+  <c r="K30" i="18"/>
   <c r="K48" i="18"/>
-  <c r="K42" i="19"/>
-[...2 lines deleted...]
-  <c r="K56" i="21" s="1"/>
+  <c r="K44" i="19"/>
+  <c r="K38" i="20"/>
+  <c r="K30" i="21"/>
   <c r="K48" i="21"/>
+  <c r="K35" i="18"/>
   <c r="K39" i="17"/>
-  <c r="K31" i="18"/>
+  <c r="K32" i="18"/>
   <c r="K49" i="18"/>
   <c r="K45" i="19"/>
   <c r="K39" i="20"/>
-  <c r="K31" i="21"/>
+  <c r="K32" i="21"/>
   <c r="K49" i="21"/>
-  <c r="K36" i="18"/>
+  <c r="K47" i="19"/>
+  <c r="K30" i="1"/>
   <c r="K40" i="17"/>
   <c r="K33" i="18"/>
-  <c r="K50" i="18"/>
+  <c r="K51" i="18"/>
   <c r="K46" i="19"/>
   <c r="K40" i="20"/>
   <c r="K33" i="21"/>
-  <c r="K50" i="21"/>
-[...8 lines deleted...]
-  <c r="K52" i="21"/>
+  <c r="K51" i="21"/>
+  <c r="K44" i="1"/>
   <c r="K45" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="K41" i="1"/>
   <c r="K46" i="1"/>
+  <c r="K35" i="16"/>
+  <c r="K40" i="16"/>
+  <c r="K28" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="K48" i="1"/>
   <c r="K39" i="1"/>
-  <c r="K42" i="1"/>
-[...11 lines deleted...]
-  <c r="K52" i="1"/>
+  <c r="K32" i="16"/>
+  <c r="K49" i="16"/>
+  <c r="K61" i="16" s="1"/>
+  <c r="K33" i="1"/>
+  <c r="K51" i="1"/>
   <c r="K19" i="22"/>
-  <c r="M54" i="21"/>
-[...19 lines deleted...]
-  <c r="J56" i="17"/>
+  <c r="M53" i="21"/>
+  <c r="J61" i="21"/>
+  <c r="J61" i="20"/>
+  <c r="M53" i="19"/>
+  <c r="J61" i="18"/>
+  <c r="M53" i="16"/>
+  <c r="J59" i="21"/>
+  <c r="J53" i="21"/>
+  <c r="J59" i="20"/>
+  <c r="J53" i="20"/>
+  <c r="J61" i="19"/>
+  <c r="J59" i="19"/>
+  <c r="J53" i="19"/>
+  <c r="J53" i="18"/>
+  <c r="J63" i="18" s="1"/>
+  <c r="J59" i="18"/>
+  <c r="J61" i="17"/>
+  <c r="J53" i="17"/>
+  <c r="J63" i="17" s="1"/>
+  <c r="J59" i="17"/>
+  <c r="J55" i="17"/>
+  <c r="J44" i="16"/>
+  <c r="K55" i="16"/>
+  <c r="J49" i="16"/>
+  <c r="J48" i="16"/>
+  <c r="J46" i="16"/>
   <c r="J45" i="16"/>
-  <c r="K56" i="16"/>
-[...4 lines deleted...]
-  <c r="J42" i="16"/>
   <c r="J41" i="16"/>
   <c r="J40" i="16"/>
   <c r="J39" i="16"/>
-  <c r="J34" i="16"/>
+  <c r="J38" i="16"/>
   <c r="J33" i="16"/>
-  <c r="J31" i="16"/>
-[...50 lines deleted...]
-  <c r="J47" i="1"/>
+  <c r="J32" i="16"/>
+  <c r="J30" i="16"/>
+  <c r="J28" i="16"/>
+  <c r="J55" i="16" s="1"/>
+  <c r="K61" i="17" l="1"/>
+  <c r="K53" i="20"/>
+  <c r="K63" i="20" s="1"/>
+  <c r="K53" i="21"/>
+  <c r="K63" i="21" s="1"/>
+  <c r="K61" i="20"/>
+  <c r="K55" i="20"/>
+  <c r="K61" i="19"/>
+  <c r="K53" i="17"/>
+  <c r="K63" i="17" s="1"/>
+  <c r="K61" i="18"/>
+  <c r="K59" i="17"/>
+  <c r="K59" i="19"/>
+  <c r="K59" i="21"/>
+  <c r="K59" i="18"/>
+  <c r="K53" i="18"/>
+  <c r="K63" i="18" s="1"/>
+  <c r="K53" i="19"/>
+  <c r="K61" i="21"/>
+  <c r="K59" i="20"/>
+  <c r="K59" i="16"/>
+  <c r="K53" i="16"/>
+  <c r="K63" i="16" s="1"/>
+  <c r="J65" i="21"/>
+  <c r="J63" i="21"/>
+  <c r="J65" i="20"/>
+  <c r="J63" i="20"/>
+  <c r="J65" i="19"/>
+  <c r="J63" i="19"/>
+  <c r="J65" i="18"/>
+  <c r="J65" i="17"/>
+  <c r="J53" i="16"/>
+  <c r="J65" i="16" s="1"/>
+  <c r="J61" i="16"/>
+  <c r="J59" i="16"/>
+  <c r="K67" i="21" l="1"/>
+  <c r="K67" i="20"/>
+  <c r="K67" i="19"/>
+  <c r="K63" i="19"/>
+  <c r="K67" i="18"/>
+  <c r="K67" i="17"/>
+  <c r="K67" i="16"/>
+  <c r="J63" i="16"/>
+  <c r="K61" i="1" l="1"/>
+  <c r="K59" i="1"/>
+  <c r="K55" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="J49" i="1"/>
   <c r="J46" i="1"/>
-  <c r="J42" i="1"/>
+  <c r="J45" i="1"/>
   <c r="J41" i="1"/>
   <c r="J40" i="1"/>
   <c r="J39" i="1"/>
-  <c r="J34" i="1"/>
+  <c r="J38" i="1"/>
   <c r="J33" i="1"/>
-  <c r="J31" i="1"/>
-[...8 lines deleted...]
-  <c r="J66" i="1" l="1"/>
+  <c r="J32" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="J55" i="1" s="1"/>
+  <c r="K67" i="1" l="1"/>
+  <c r="J53" i="1"/>
+  <c r="J63" i="1" s="1"/>
+  <c r="J61" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="K63" i="1"/>
+  <c r="J65" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="129">
   <si>
     <t>MSdS - Budget de cours (et-décompte de cours)</t>
   </si>
   <si>
     <t>Renseignements généraux</t>
   </si>
   <si>
     <t>Pour cours Top</t>
   </si>
   <si>
     <t>Numéro de cours :</t>
   </si>
   <si>
     <t>JS-CH PBS CH</t>
   </si>
   <si>
     <t>Type de cours :</t>
   </si>
   <si>
     <t>Cours Top</t>
   </si>
   <si>
     <t>Dates du cours :</t>
   </si>
   <si>
     <t>Responsable de cours :</t>
   </si>
   <si>
     <t>Trésorier du cours :</t>
   </si>
   <si>
     <t>Numéro de compte (IBAN) :</t>
   </si>
   <si>
     <t>Donnés initiales</t>
   </si>
   <si>
     <t>Budget</t>
   </si>
   <si>
     <t>Décompte</t>
   </si>
   <si>
     <t>Participant·e·s (P)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Le modèle de budget s’appuie sur la "Directive sur le financement des cours fédéraux" du 22 novèmbre 2022. Cette directive est à prévaloir pour la création du budget et le décompte des cours fédéraux. On peut la téléchargée dans l'éspace de téléchargement du MSdS :</t>
   </si>
   <si>
     <t>Maîtrise (M)</t>
   </si>
   <si>
     <t>Cuisine (C)</t>
   </si>
   <si>
     <t>Conseiller·ère à la formation (CàF)</t>
   </si>
   <si>
     <t>Jours</t>
   </si>
   <si>
     <t>Nuits</t>
   </si>
   <si>
     <t>Parties du cours</t>
   </si>
   <si>
     <t>Espace de téléchargement (pfadi.swiss)</t>
   </si>
   <si>
     <t>Dépenses</t>
   </si>
@@ -892,54 +888,50 @@
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (en faveur du trésorier du cours)</t>
     </r>
   </si>
   <si>
     <t>Trésorier</t>
   </si>
   <si>
     <t>Responsable de cours</t>
   </si>
   <si>
     <t>CàF</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
-    <t xml:space="preserve">Concernant la forme et structure du décompte veuillez s.v.p. suivre les "Directives sur le financement des cours fédéraux"
-[...2 lines deleted...]
-  <si>
     <t>Pour cours Panorama</t>
   </si>
   <si>
     <t>PBS CH</t>
   </si>
   <si>
     <t>Cours Panorama</t>
   </si>
   <si>
     <t>Programme / animation / documents de cours</t>
   </si>
   <si>
     <t>par P &amp; partie de cours</t>
   </si>
   <si>
     <t>Pour cours Spectre</t>
   </si>
   <si>
     <t>Cours Spectre</t>
   </si>
   <si>
     <t>Pour cours Gilwell</t>
   </si>
   <si>
     <t>Cours Gilwell</t>
@@ -1051,65 +1043,80 @@
   </si>
   <si>
     <t>Personne 4</t>
   </si>
   <si>
     <t>Personne 5</t>
   </si>
   <si>
     <t>Personne 6</t>
   </si>
   <si>
     <t>Personne 7</t>
   </si>
   <si>
     <t>Personne 8</t>
   </si>
   <si>
     <t>Personne 9</t>
   </si>
   <si>
     <t>Personne 10</t>
   </si>
   <si>
     <t>Personne 11</t>
   </si>
+  <si>
+    <t>Le modèle de budget s’appuie sur la « Directive sur le financement des cours fédéraux » du 24 mars 2026. Cette directive est à prévaloir pour la création du budget et le décompte des cours fédéraux. On peut la téléchargée dans l'éspace de téléchargement du MSdS :</t>
+  </si>
+  <si>
+    <t>Le modèle de budget s’appuie sur la  « Directive sur le financement des cours fédéraux » du 24 mars 2026. Cette directive est à prévaloir pour la création du budget et le décompte des cours fédéraux. On peut la téléchargée dans l'éspace de téléchargement du MSdS :</t>
+  </si>
+  <si>
+    <t>Concernant la forme et structure du décompte veuillez s.v.p. suivre la « Directive sur le financement des cours fédéraux » du 24 mars 2026.</t>
+  </si>
+  <si>
+    <t>Concernant la forme et structure du décompte veuillez s.v.p. suivre la  « Directive sur le financement des cours fédéraux » du 24 mars 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concernant la forme et structure du décompte veuillez s.v.p. suivre la « Directive sur le financement des cours fédéraux » du 24 mars 2026. </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="dd/mm/yyyy;@"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00;\-* #,##0.00;_-* &quot;-&quot;??;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="&quot;CHF&quot;* #,##0.00"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="169" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="170" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1793,180 +1800,180 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="32" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -2002,64 +2009,64 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="32" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="32" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="32" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="32" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="32" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2077,162 +2084,162 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="27" fillId="32" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="17" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="18" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="19" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="30" fillId="34" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="30" fillId="34" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="32" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
@@ -2287,54 +2294,54 @@
     <cellStyle name="Zelle überprüfen" xfId="17" builtinId="23" hidden="1" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="169" formatCode="dd/mm/yyyy;@"/>
+      <numFmt numFmtId="170" formatCode="dd/mm/yyyy;@"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="168" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
+      <numFmt numFmtId="169" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
@@ -2675,12449 +2682,12242 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A27" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="B48" sqref="B48:E48"/>
+    <sheetView view="pageLayout" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N41" sqref="N41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="92" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="102"/>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="68"/>
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="28.15" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="28.15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...11 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="18"/>
-[...12 lines deleted...]
-      <c r="K29" s="76">
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>40</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
+        <f>H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>1280</v>
+        <f>L33</f>
+        <v>100</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>150</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>150</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M39" s="83">
+        <v>250</v>
+      </c>
+      <c r="M39" s="82">
         <f>L39</f>
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
-        <v>100</v>
-[...4 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="M41" s="82"/>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
+      <c r="G44" s="81" t="s">
+        <v>46</v>
+      </c>
       <c r="H44" s="38"/>
-      <c r="I44" s="39"/>
-[...3 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34"/>
+      <c r="M44" s="83"/>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...17 lines deleted...]
-      <c r="M45" s="83"/>
+      <c r="M45" s="82">
+        <f>$D$19*L45</f>
+        <v>0</v>
+      </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D22</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>1800</v>
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D22*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>480</v>
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>160</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>600</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="47.45" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A66:E66"/>
-[...8 lines deleted...]
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:C23"/>
-[...1 lines deleted...]
-    <mergeCell ref="G23:K23"/>
+    <mergeCell ref="G16:K21"/>
+    <mergeCell ref="G22:K22"/>
     <mergeCell ref="D10:K10"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{48E1E7B8-F43E-4622-9819-98144759C6E9}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{48E1E7B8-F43E-4622-9819-98144759C6E9}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77CDFF4E-CBA7-460C-9C6F-9836BC06A61D}">
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A17" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49"/>
+    <sheetView view="pageLayout" topLeftCell="A20" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="92" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="102"/>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="68"/>
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="28.9" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="27.6" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...11 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="18"/>
-[...12 lines deleted...]
-      <c r="K29" s="76">
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>50</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
+        <f>H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>1700</v>
+        <f>L33</f>
+        <v>100</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>150</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>150</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M39" s="83">
+        <v>250</v>
+      </c>
+      <c r="M39" s="82">
         <f>L39</f>
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="M41" s="82">
-        <f>L41</f>
-        <v>100</v>
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
       </c>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
-[...5 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D22*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$22*L44</f>
+        <v>0</v>
+      </c>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="M45" s="82">
-        <f>$D$17*$D$23*L45</f>
-        <v>600</v>
+        <f>$D$19*L45</f>
+        <v>0</v>
       </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D22</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>1800</v>
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D22*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>240</v>
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>160</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>600</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="48" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="G52:H52"/>
-[...4 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="G17:K22"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:C23"/>
-[...2 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
     <mergeCell ref="D10:K10"/>
-    <mergeCell ref="B26:E27"/>
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{4375B8BC-0491-49CF-9D2F-A3D6A2C5A4C6}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{4375B8BC-0491-49CF-9D2F-A3D6A2C5A4C6}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6CDC276-2BF3-4B9A-988D-9CE9181EBD59}">
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49"/>
+    <sheetView view="pageLayout" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="92" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="101"/>
+      <c r="C17" s="102"/>
+      <c r="D17" s="70"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" s="100" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="101"/>
+      <c r="C18" s="102"/>
+      <c r="D18" s="70"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="106"/>
+      <c r="H18" s="107"/>
+      <c r="I18" s="107"/>
+      <c r="J18" s="107"/>
+      <c r="K18" s="108"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="106"/>
+      <c r="H19" s="107"/>
+      <c r="I19" s="107"/>
+      <c r="J19" s="107"/>
+      <c r="K19" s="108"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="107"/>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="108"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="101"/>
+      <c r="C21" s="102"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="106"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="108"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A22" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="101"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
+      <c r="O26" s="11"/>
+    </row>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+    </row>
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
+        <f>Décompte!K3</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="16"/>
+    </row>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="13"/>
+      <c r="O30" s="16"/>
+    </row>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="16"/>
+    </row>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>40</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="13"/>
+      <c r="O32" s="16"/>
+    </row>
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A33" s="32">
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H33" s="84"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="74">
+        <f>H33</f>
+        <v>0</v>
+      </c>
+      <c r="K33" s="76">
+        <f>Décompte!K6</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="34">
+        <v>100</v>
+      </c>
+      <c r="M33" s="83">
+        <f>L33</f>
+        <v>100</v>
+      </c>
+      <c r="N33" s="13"/>
+      <c r="O33" s="16"/>
+    </row>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="16"/>
+    </row>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="13"/>
+      <c r="M35" s="82"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="16"/>
+    </row>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="16"/>
+    </row>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="16"/>
+    </row>
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>150</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>150</v>
+      </c>
+      <c r="N38" s="13"/>
+      <c r="O38" s="16"/>
+    </row>
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H39" s="84"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
+        <f>H39</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="76">
+        <f>Décompte!K9</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="34">
+        <v>250</v>
+      </c>
+      <c r="M39" s="82">
+        <f>L39</f>
+        <v>250</v>
+      </c>
+      <c r="N39" s="13"/>
+      <c r="O39" s="16"/>
+    </row>
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A40" s="47">
+        <v>60</v>
+      </c>
+      <c r="B40" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H40" s="84"/>
+      <c r="I40" s="39"/>
+      <c r="J40" s="73">
+        <f>H40</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="76">
+        <f>Décompte!K10</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="34">
+        <v>100</v>
+      </c>
+      <c r="M40" s="82">
+        <f>L40</f>
+        <v>100</v>
+      </c>
+      <c r="N40" s="13"/>
+      <c r="O40" s="16"/>
+    </row>
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="H41" s="84"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="73">
+        <f>(D17+D18)*H41</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="76">
+        <f>Décompte!K11</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="34">
+        <v>50</v>
+      </c>
+      <c r="M41" s="82">
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="13"/>
+      <c r="O41" s="16"/>
+    </row>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="13"/>
+      <c r="O42" s="16"/>
+    </row>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="40"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="16"/>
+    </row>
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D22*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$22*L44</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="13"/>
+      <c r="O44" s="16"/>
+    </row>
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
+        <v>80</v>
+      </c>
+      <c r="M45" s="82">
+        <f>$D$19*L45</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="13"/>
+      <c r="O45" s="16"/>
+    </row>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46" s="84"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="73">
+        <f>D17*H46</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="76">
+        <f>Décompte!K14</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="34">
+        <v>300</v>
+      </c>
+      <c r="M46" s="82">
+        <f>$D$17*L46</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="13"/>
+      <c r="O46" s="16"/>
+    </row>
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="50">
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="H47" s="84"/>
+      <c r="I47" s="39"/>
+      <c r="J47" s="73">
+        <f>D17*H47*D22</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="76">
+        <f>Décompte!K15</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="34">
+        <v>40</v>
+      </c>
+      <c r="M47" s="82">
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="13"/>
+      <c r="O47" s="16"/>
+    </row>
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A48" s="50">
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="H48" s="84"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="73">
+        <f>D18*D22*H48</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="76">
+        <f>Décompte!K16</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="34">
+        <v>40</v>
+      </c>
+      <c r="M48" s="82">
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="13"/>
+      <c r="O48" s="16"/>
+    </row>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="53"/>
+      <c r="G49" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="H49" s="84"/>
+      <c r="I49" s="39"/>
+      <c r="J49" s="73">
+        <f>D18*H49</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="76">
+        <f>Décompte!K17</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="34">
+        <v>40</v>
+      </c>
+      <c r="M49" s="82">
+        <f>$D$18*L49</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="13"/>
+      <c r="O49" s="16"/>
+    </row>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
+      <c r="I50" s="39"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="13"/>
+      <c r="O50" s="16"/>
+    </row>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
+      <c r="I51" s="39"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="13"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="13"/>
+      <c r="O51" s="16"/>
+    </row>
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
+        <v>59</v>
+      </c>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>600</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="62"/>
+      <c r="H54" s="23"/>
+      <c r="I54" s="23"/>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
+      <c r="L54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+    </row>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+    </row>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="11"/>
+    </row>
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+    </row>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="N66" s="11"/>
+      <c r="O66" s="11"/>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
+      <c r="H68" s="60"/>
+      <c r="I68" s="60"/>
+      <c r="J68" s="41"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
+      <c r="I69" s="60"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="59"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
+      <c r="I70" s="60"/>
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="59"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+      <c r="F71" s="60"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="66"/>
+      <c r="I71" s="60"/>
+      <c r="J71" s="66"/>
+      <c r="K71" s="67"/>
+    </row>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>127</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
+    </row>
+  </sheetData>
+  <mergeCells count="26">
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="D11:K11"/>
+    <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="D10:K10"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="D8:K8"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{92098408-3339-4BB6-8219-C402A7B1E4F2}"/>
+  </hyperlinks>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
+  <headerFooter scaleWithDoc="0">
+    <oddHeader>&amp;L&amp;G</oddHeader>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76E27C85-F7FE-44AC-A19F-60A026345A94}">
+  <dimension ref="A1:O73"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
+    <col min="6" max="6" width="1" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A1" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+    </row>
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+    </row>
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="96" t="s">
+        <v>79</v>
+      </c>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="10"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="92" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="94"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="17"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="92" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="94"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="17"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="97"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="99"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="17"/>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="94"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="17"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="92"/>
+      <c r="E11" s="93"/>
+      <c r="F11" s="93"/>
+      <c r="G11" s="93"/>
+      <c r="H11" s="93"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="94"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="92"/>
+      <c r="E12" s="93"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="102"/>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="68"/>
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="27" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="27.6" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...11 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="18"/>
-[...12 lines deleted...]
-      <c r="K29" s="76">
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>50</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
+        <f>H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>1280</v>
+        <f>L33</f>
+        <v>100</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>150</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>150</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M39" s="83">
+        <v>250</v>
+      </c>
+      <c r="M39" s="82">
         <f>L39</f>
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="M41" s="82">
-        <f>L41</f>
-        <v>100</v>
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
       </c>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
-[...5 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D22*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$22*L44</f>
+        <v>0</v>
+      </c>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="M45" s="82">
-        <f>$D$17*$D$23*L45</f>
-        <v>1200</v>
+        <f>$D$19*L45</f>
+        <v>0</v>
       </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D22</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>1800</v>
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D22*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>480</v>
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>160</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>600</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="71.45" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="G52:H52"/>
-[...4 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="G17:K22"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:C23"/>
-[...2 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
     <mergeCell ref="D10:K10"/>
-    <mergeCell ref="B26:E27"/>
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{92098408-3339-4BB6-8219-C402A7B1E4F2}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{4974132F-DC0A-49FF-8194-8631D055C678}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:O76"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C887807B-A695-4488-B0F3-61B13058136D}">
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A34" zoomScale="85" zoomScaleNormal="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49"/>
+    <sheetView view="pageLayout" topLeftCell="A4" zoomScale="82" zoomScaleNormal="100" zoomScalePageLayoutView="82" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
         <v>81</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="92" t="s">
         <v>82</v>
       </c>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="102"/>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="68"/>
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="27.6" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="28.15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...11 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="18"/>
-[...12 lines deleted...]
-      <c r="K29" s="76">
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>40</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
+        <f>H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>1600</v>
+        <f>L33</f>
+        <v>100</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>100</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>100</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M39" s="83">
+        <v>100</v>
+      </c>
+      <c r="M39" s="82">
         <f>L39</f>
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>250</v>
+        <v>50</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>250</v>
+        <v>50</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="M41" s="82">
-        <f>L41</f>
-        <v>100</v>
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
       </c>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
-[...5 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D22*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$22*L44</f>
+        <v>0</v>
+      </c>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="M45" s="82">
-        <f>$D$17*$D$23*L45</f>
-        <v>1200</v>
+        <f>$D$19*L45</f>
+        <v>0</v>
       </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D22</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>1800</v>
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D22*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>480</v>
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>160</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>350</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="47.45" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="G52:H52"/>
-[...4 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="G17:K22"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:C23"/>
-[...2 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
     <mergeCell ref="D10:K10"/>
-    <mergeCell ref="B26:E27"/>
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{4974132F-DC0A-49FF-8194-8631D055C678}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{EC2C7AC8-7461-4384-8CA5-F3E6173624FF}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:O76"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89C40044-BF1A-4554-A82C-E0E085250669}">
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A19" zoomScale="112" zoomScaleNormal="100" zoomScalePageLayoutView="112" workbookViewId="0">
-      <selection activeCell="F48" sqref="F48"/>
+    <sheetView view="pageLayout" topLeftCell="A3" zoomScale="87" zoomScaleNormal="100" zoomScalePageLayoutView="87" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
-      <c r="D7" s="92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="92"/>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="102"/>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="68"/>
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="28.15" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="26.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="27.6" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...11 lines deleted...]
-      <c r="B29" s="18" t="s">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="18"/>
-[...12 lines deleted...]
-      <c r="K29" s="76">
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>(D16+D17+D18)*H28*D21</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>19</v>
+      </c>
+      <c r="M28" s="82">
+        <f>($D$16+$D$17+$D$18)*L28*$D$21</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>18</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
+        <f>H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>1280</v>
+        <f>L33</f>
+        <v>50</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>100</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>100</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>100</v>
       </c>
-      <c r="M39" s="83">
+      <c r="M39" s="82">
         <f>L39</f>
         <v>100</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>50</v>
       </c>
       <c r="M41" s="82">
-        <f>L41</f>
-        <v>50</v>
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
       </c>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
-[...5 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D22*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$22*L44</f>
+        <v>0</v>
+      </c>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="M45" s="82">
-        <f>$D$17*$D$23*L45</f>
-        <v>600</v>
+        <f>$D$19*L45</f>
+        <v>0</v>
       </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D22</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>900</v>
+        <f>$D$17*$D$22*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D22*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>240</v>
+        <f>$D$18*$D$22*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>80</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>300</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="47.45" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="G52:H52"/>
-[...4 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="G17:K22"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
-    <mergeCell ref="A23:C23"/>
-[...2 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
     <mergeCell ref="D10:K10"/>
-    <mergeCell ref="B26:E27"/>
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{EC2C7AC8-7461-4384-8CA5-F3E6173624FF}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{1F412DD6-3421-4FC1-8762-2E05953EF0E8}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:O76"/>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6849F90F-6490-4AD2-BB58-390DFAAC72EF}">
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A21" zoomScale="87" zoomScaleNormal="100" zoomScalePageLayoutView="87" workbookViewId="0">
-      <selection activeCell="F48" sqref="F48"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A17" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.9"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.21875" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" customWidth="1"/>
+    <col min="4" max="5" width="15.21875" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="256" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.21875" customWidth="1"/>
+    <col min="10" max="10" width="18.77734375" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="8" customWidth="1"/>
+    <col min="12" max="256" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.45">
+    <row r="1" spans="1:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
       <c r="E1" s="95"/>
       <c r="F1" s="95"/>
       <c r="G1" s="95"/>
       <c r="H1" s="95"/>
       <c r="I1" s="95"/>
       <c r="J1" s="95"/>
       <c r="K1" s="95"/>
     </row>
-    <row r="2" spans="1:13" ht="3" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="4"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:13" ht="19.149999999999999" customHeight="1">
+    <row r="3" spans="1:15" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="96" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="92" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E6" s="94"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="92"/>
       <c r="E7" s="94"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="99"/>
       <c r="L8" s="13"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="13"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="92"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="94"/>
       <c r="L10" s="13"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="92"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="94"/>
       <c r="L11" s="13"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="92"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="94"/>
       <c r="L12" s="13"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
-[...15 lines deleted...]
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9"/>
-[...1 lines deleted...]
-      <c r="D15" s="71" t="s">
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="69" t="s">
+      <c r="E14" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="9"/>
-[...3 lines deleted...]
-      <c r="J15" s="16"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="9"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:15" ht="13.9" customHeight="1">
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="101"/>
       <c r="C17" s="102"/>
-      <c r="D17" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="70"/>
       <c r="E17" s="68"/>
       <c r="F17" s="13"/>
-      <c r="G17" s="103" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="13"/>
-      <c r="M17" s="17"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="100" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102"/>
-      <c r="D18" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D18" s="70"/>
       <c r="E18" s="68"/>
       <c r="F18" s="13"/>
       <c r="G18" s="106"/>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="108"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
     </row>
-    <row r="19" spans="1:15">
-      <c r="A19" s="100" t="s">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="101"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="70"/>
       <c r="E19" s="68"/>
       <c r="F19" s="13"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="108"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
     </row>
-    <row r="20" spans="1:15">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="102"/>
+      <c r="D20" s="70"/>
       <c r="E20" s="68"/>
       <c r="F20" s="13"/>
       <c r="G20" s="106"/>
       <c r="H20" s="107"/>
       <c r="I20" s="107"/>
       <c r="J20" s="107"/>
       <c r="K20" s="108"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="100" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B21" s="101"/>
       <c r="C21" s="102"/>
-      <c r="D21" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="70"/>
       <c r="E21" s="68"/>
       <c r="F21" s="13"/>
       <c r="G21" s="106"/>
       <c r="H21" s="107"/>
       <c r="I21" s="107"/>
       <c r="J21" s="107"/>
       <c r="K21" s="108"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
     </row>
-    <row r="22" spans="1:15">
-[...8 lines deleted...]
-      <c r="E22" s="68"/>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="F22" s="13"/>
-      <c r="G22" s="106"/>
-[...3 lines deleted...]
-      <c r="K22" s="108"/>
+      <c r="G22" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="111"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
     </row>
-    <row r="23" spans="1:15">
-[...8 lines deleted...]
-      <c r="E23" s="68"/>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="13"/>
-      <c r="G23" s="109" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="111"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="122"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
-      <c r="N23" s="13"/>
       <c r="O23" s="13"/>
     </row>
-    <row r="24" spans="1:15">
-[...16 lines deleted...]
-      <c r="A25" s="9" t="s">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9"/>
-[...4 lines deleted...]
-      <c r="G25" s="128" t="s">
+      <c r="H24" s="129"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="129"/>
-[...7 lines deleted...]
-      <c r="L25" s="9" t="s">
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+    </row>
+    <row r="25" spans="1:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="127" t="s">
         <v>25</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:15" ht="27.6" customHeight="1">
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+    </row>
+    <row r="26" spans="1:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
-      <c r="B26" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="127"/>
       <c r="C26" s="127"/>
       <c r="D26" s="127"/>
       <c r="E26" s="127"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="130"/>
-      <c r="H26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="133"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="30"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
     </row>
-    <row r="27" spans="1:15" ht="26.45" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="127"/>
+    <row r="27" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
       <c r="F27" s="11"/>
-      <c r="G27" s="132"/>
-      <c r="H27" s="133"/>
+      <c r="G27" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>28</v>
+      </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13"/>
       <c r="L27" s="30"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="14.45">
-[...11 lines deleted...]
-      <c r="H28" s="85" t="s">
+    <row r="28" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A28" s="32">
+        <v>10</v>
+      </c>
+      <c r="B28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="12"/>
-[...27 lines deleted...]
-      <c r="K29" s="76">
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H28" s="84"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="73">
+        <f>H28</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="76">
         <f>Décompte!K3</f>
         <v>0</v>
       </c>
-      <c r="L29" s="34">
-[...5 lines deleted...]
-      </c>
+      <c r="L28" s="34">
+        <v>450</v>
+      </c>
+      <c r="M28" s="82">
+        <f>L28</f>
+        <v>450</v>
+      </c>
+      <c r="N28" s="13"/>
+      <c r="O28" s="16"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="13"/>
       <c r="O29" s="16"/>
     </row>
-    <row r="30" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M30" s="40"/>
+    <row r="30" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="32">
+        <v>20</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="84"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="73">
+        <f>(D16+D17+D18)*H30*D20</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="76">
+        <f>Décompte!K4</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>10</v>
+      </c>
+      <c r="M30" s="82">
+        <f>($D$16+$D$17+$D$18)*L30*$D$20</f>
+        <v>0</v>
+      </c>
       <c r="N30" s="13"/>
       <c r="O30" s="16"/>
     </row>
-    <row r="31" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="40"/>
       <c r="N31" s="13"/>
       <c r="O31" s="16"/>
     </row>
-    <row r="32" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...12 lines deleted...]
-      <c r="M32" s="40"/>
+    <row r="32" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
+        <v>30</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="84"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="74">
+        <f>(D16+D17+D18)*H32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="76">
+        <f>Décompte!K5</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="34">
+        <v>18</v>
+      </c>
+      <c r="M32" s="83">
+        <f>($D$16+$D$17+$D$18)*L32</f>
+        <v>0</v>
+      </c>
       <c r="N32" s="13"/>
       <c r="O32" s="16"/>
     </row>
-    <row r="33" spans="1:15" ht="14.45">
+    <row r="33" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A33" s="32">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>34</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="15"/>
       <c r="F33" s="44"/>
       <c r="G33" s="33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H33" s="84"/>
       <c r="I33" s="45"/>
       <c r="J33" s="74">
-        <f>(D17+D18+D19)*H33</f>
         <v>0</v>
       </c>
       <c r="K33" s="76">
-        <f>Décompte!K5</f>
+        <f>Décompte!K6</f>
         <v>0</v>
       </c>
       <c r="L33" s="34">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="M33" s="83">
-        <f>($D$17+$D$18+$D$19)*L33</f>
-        <v>576</v>
+        <f>L33</f>
+        <v>50</v>
       </c>
       <c r="N33" s="13"/>
       <c r="O33" s="16"/>
     </row>
-    <row r="34" spans="1:15" ht="14.45">
-[...29 lines deleted...]
-      </c>
+    <row r="34" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="40"/>
       <c r="N34" s="13"/>
       <c r="O34" s="16"/>
     </row>
-    <row r="35" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...7 lines deleted...]
-      <c r="H35" s="38"/>
+    <row r="35" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A35" s="32">
+        <v>40</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="123" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="123"/>
       <c r="I35" s="39"/>
-      <c r="J35" s="40"/>
-      <c r="K35" s="40"/>
+      <c r="J35" s="73"/>
+      <c r="K35" s="76">
+        <f>Décompte!K7</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="13"/>
-      <c r="M35" s="40"/>
+      <c r="M35" s="82"/>
       <c r="N35" s="13"/>
       <c r="O35" s="16"/>
     </row>
-    <row r="36" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E36" s="15"/>
+    <row r="36" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="36"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="123" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="123"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="38"/>
       <c r="I36" s="39"/>
-      <c r="J36" s="73"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="82"/>
+      <c r="M36" s="40"/>
       <c r="N36" s="13"/>
       <c r="O36" s="16"/>
     </row>
-    <row r="37" spans="1:15" ht="14.45">
-[...1 lines deleted...]
-      <c r="B37" s="27"/>
+    <row r="37" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="39"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="13"/>
       <c r="M37" s="40"/>
       <c r="N37" s="13"/>
       <c r="O37" s="16"/>
     </row>
-    <row r="38" spans="1:15" ht="14.45">
-      <c r="A38" s="46" t="s">
+    <row r="38" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="32">
+        <v>50</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="13"/>
-[...10 lines deleted...]
-      <c r="M38" s="40"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="84"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="74">
+        <f>H38</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="76">
+        <f>Décompte!K8</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="34">
+        <v>100</v>
+      </c>
+      <c r="M38" s="83">
+        <f>L38</f>
+        <v>100</v>
+      </c>
       <c r="N38" s="13"/>
       <c r="O38" s="16"/>
     </row>
-    <row r="39" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>51</v>
+      </c>
+      <c r="B39" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18"/>
-[...1 lines deleted...]
-      <c r="E39" s="15"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="49"/>
       <c r="F39" s="44"/>
       <c r="G39" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="84"/>
-      <c r="I39" s="45"/>
-      <c r="J39" s="74">
+      <c r="I39" s="39"/>
+      <c r="J39" s="73">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="K39" s="76">
-        <f>Décompte!K8</f>
+        <f>Décompte!K9</f>
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>100</v>
       </c>
-      <c r="M39" s="83">
+      <c r="M39" s="82">
         <f>L39</f>
         <v>100</v>
       </c>
       <c r="N39" s="13"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="1:15" ht="14.45">
+    <row r="40" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A40" s="47">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="48"/>
       <c r="E40" s="49"/>
       <c r="F40" s="44"/>
       <c r="G40" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H40" s="84"/>
       <c r="I40" s="39"/>
       <c r="J40" s="73">
         <f>H40</f>
         <v>0</v>
       </c>
       <c r="K40" s="76">
-        <f>Décompte!K9</f>
+        <f>Décompte!K10</f>
         <v>0</v>
       </c>
       <c r="L40" s="34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="M40" s="82">
         <f>L40</f>
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="N40" s="13"/>
       <c r="O40" s="16"/>
     </row>
-    <row r="41" spans="1:15" ht="14.45">
-[...3 lines deleted...]
-      <c r="B41" s="48" t="s">
+    <row r="41" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="50">
+        <v>70</v>
+      </c>
+      <c r="B41" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="48"/>
-[...2 lines deleted...]
-      <c r="F41" s="44"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
       <c r="G41" s="33" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H41" s="84"/>
       <c r="I41" s="39"/>
       <c r="J41" s="73">
-        <f>H41</f>
+        <f>(D17+D18)*H41</f>
         <v>0</v>
       </c>
       <c r="K41" s="76">
-        <f>Décompte!K10</f>
+        <f>Décompte!K11</f>
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>50</v>
       </c>
       <c r="M41" s="82">
-        <f>L41</f>
-        <v>50</v>
+        <f>($D$17+$D$18)*L41</f>
+        <v>0</v>
       </c>
       <c r="N41" s="13"/>
       <c r="O41" s="16"/>
     </row>
-    <row r="42" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H42" s="84"/>
+    <row r="42" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="54"/>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="38"/>
       <c r="I42" s="39"/>
-      <c r="J42" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="40"/>
       <c r="N42" s="13"/>
       <c r="O42" s="16"/>
     </row>
-    <row r="43" spans="1:15" ht="14.45">
-[...5 lines deleted...]
-      <c r="F43" s="55"/>
+    <row r="43" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
       <c r="G43" s="37"/>
       <c r="H43" s="38"/>
       <c r="I43" s="39"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="38"/>
       <c r="M43" s="40"/>
       <c r="N43" s="13"/>
       <c r="O43" s="16"/>
     </row>
-    <row r="44" spans="1:15" ht="14.45">
-      <c r="A44" s="46" t="s">
+    <row r="44" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32">
+        <v>80</v>
+      </c>
+      <c r="B44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="13"/>
-[...2 lines deleted...]
-      <c r="E44" s="27"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="15"/>
       <c r="F44" s="27"/>
-      <c r="G44" s="37"/>
-[...5 lines deleted...]
-      <c r="M44" s="40"/>
+      <c r="G44" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="84"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="74">
+        <f>D16*D21*H44</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="76">
+        <f>Décompte!K12</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="34">
+        <v>25</v>
+      </c>
+      <c r="M44" s="82">
+        <f>$D$16*$D$21*L44</f>
+        <v>0</v>
+      </c>
       <c r="N44" s="13"/>
       <c r="O44" s="16"/>
     </row>
-    <row r="45" spans="1:15" ht="14.45">
-      <c r="A45" s="32">
+    <row r="45" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A45" s="56">
+        <v>81</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" s="84"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="73">
+        <f>D19*H45</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="76">
+        <f>Décompte!K13</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="34">
         <v>80</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="M45" s="82">
-        <f>$D$17*$D$23*L45</f>
-        <v>600</v>
+        <f>$D$19*L45</f>
+        <v>0</v>
       </c>
       <c r="N45" s="13"/>
       <c r="O45" s="16"/>
     </row>
-    <row r="46" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E46" s="58"/>
+    <row r="46" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="50">
+        <v>82</v>
+      </c>
+      <c r="B46" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="52"/>
       <c r="F46" s="53"/>
       <c r="G46" s="33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H46" s="84"/>
       <c r="I46" s="39"/>
       <c r="J46" s="73">
-        <f>D20*H46</f>
+        <f>D17*H46</f>
         <v>0</v>
       </c>
       <c r="K46" s="76">
-        <f>Décompte!K13</f>
+        <f>Décompte!K14</f>
         <v>0</v>
       </c>
       <c r="L46" s="34">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="M46" s="82">
-        <f>$D$20*L46</f>
-        <v>80</v>
+        <f>$D$17*L46</f>
+        <v>0</v>
       </c>
       <c r="N46" s="13"/>
       <c r="O46" s="16"/>
     </row>
-    <row r="47" spans="1:15" ht="14.45">
+    <row r="47" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="50">
-        <v>82</v>
-[...6 lines deleted...]
-      <c r="E47" s="52"/>
+        <v>83</v>
+      </c>
+      <c r="B47" s="124" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="124"/>
+      <c r="D47" s="124"/>
+      <c r="E47" s="125"/>
       <c r="F47" s="53"/>
       <c r="G47" s="33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H47" s="84"/>
       <c r="I47" s="39"/>
       <c r="J47" s="73">
-        <f>D18*H47</f>
+        <f>D17*H47*D21</f>
         <v>0</v>
       </c>
       <c r="K47" s="76">
-        <f>Décompte!K14</f>
+        <f>Décompte!K15</f>
         <v>0</v>
       </c>
       <c r="L47" s="34">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="M47" s="82">
-        <f>$D$18*L47</f>
-        <v>900</v>
+        <f>$D$17*$D$21*L47</f>
+        <v>0</v>
       </c>
       <c r="N47" s="13"/>
       <c r="O47" s="16"/>
     </row>
-    <row r="48" spans="1:15" ht="14.45" customHeight="1">
+    <row r="48" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A48" s="50">
-        <v>83</v>
-[...6 lines deleted...]
-      <c r="E48" s="125"/>
+        <v>84</v>
+      </c>
+      <c r="B48" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="51"/>
+      <c r="D48" s="51"/>
+      <c r="E48" s="52"/>
       <c r="F48" s="53"/>
       <c r="G48" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H48" s="84"/>
       <c r="I48" s="39"/>
       <c r="J48" s="73">
-        <f>D18*H48*D23</f>
+        <f>D18*D21*H48</f>
         <v>0</v>
       </c>
       <c r="K48" s="76">
-        <f>Décompte!K15</f>
+        <f>Décompte!K16</f>
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>40</v>
       </c>
       <c r="M48" s="82">
-        <f>$D$18*$D$23*L48</f>
-        <v>240</v>
+        <f>$D$18*$D$21*L48</f>
+        <v>0</v>
       </c>
       <c r="N48" s="13"/>
       <c r="O48" s="16"/>
     </row>
-    <row r="49" spans="1:15" ht="14.45">
-[...8 lines deleted...]
-      <c r="E49" s="52"/>
+    <row r="49" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="56">
+        <v>85</v>
+      </c>
+      <c r="B49" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="53"/>
       <c r="G49" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="84"/>
       <c r="I49" s="39"/>
       <c r="J49" s="73">
-        <f>D19*D23*H49</f>
+        <f>D18*H49</f>
         <v>0</v>
       </c>
       <c r="K49" s="76">
-        <f>Décompte!K16</f>
+        <f>Décompte!K17</f>
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>40</v>
       </c>
       <c r="M49" s="82">
-        <f>$D$19*$D$23*L49</f>
-        <v>80</v>
+        <f>$D$18*L49</f>
+        <v>0</v>
       </c>
       <c r="N49" s="13"/>
       <c r="O49" s="16"/>
     </row>
-    <row r="50" spans="1:15" ht="14.45">
-[...13 lines deleted...]
-      <c r="H50" s="84"/>
+    <row r="50" spans="1:15" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="54"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="38"/>
       <c r="I50" s="39"/>
-      <c r="J50" s="73">
-[...13 lines deleted...]
-      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="16"/>
     </row>
-    <row r="51" spans="1:15" ht="4.1500000000000004" customHeight="1">
-[...4 lines deleted...]
-      <c r="E51" s="55"/>
+    <row r="51" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A51" s="56">
+        <v>90</v>
+      </c>
+      <c r="B51" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="55"/>
-      <c r="G51" s="37"/>
-      <c r="H51" s="38"/>
+      <c r="G51" s="123" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="123"/>
       <c r="I51" s="39"/>
-      <c r="J51" s="40"/>
-      <c r="K51" s="40"/>
+      <c r="J51" s="73"/>
+      <c r="K51" s="76">
+        <f>Décompte!K18</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="16"/>
     </row>
-    <row r="52" spans="1:15" ht="14.45">
-[...10 lines deleted...]
-      <c r="G52" s="123" t="s">
+    <row r="52" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="41"/>
+      <c r="K52" s="42"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="H52" s="123"/>
-[...26 lines deleted...]
-      <c r="E54" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="77">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41+J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="77">
+        <f>SUM(K28+K30+K32+K33+K35+K38+K39+K40+K41+K44+K45+K46+K47+K48+K49+K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="11"/>
+      <c r="M53" s="77">
+        <f>SUM(M28+M30+M32+M33+M35+M38+M39+M40+M41+M44+M45+M46+M47+M48+M49+M51)</f>
+        <v>750</v>
+      </c>
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="1:15" ht="5.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="80"/>
+      <c r="B54" s="80"/>
+      <c r="C54" s="80"/>
+      <c r="D54" s="80"/>
+      <c r="E54" s="80"/>
       <c r="F54" s="61"/>
       <c r="G54" s="62"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
-      <c r="J54" s="77">
-[...6 lines deleted...]
-      </c>
+      <c r="J54" s="63"/>
+      <c r="K54" s="40"/>
       <c r="L54" s="11"/>
-      <c r="M54" s="77">
-[...2 lines deleted...]
-      </c>
       <c r="N54" s="11"/>
       <c r="O54" s="11"/>
     </row>
-    <row r="55" spans="1:15" ht="5.25" customHeight="1" thickTop="1">
-[...10 lines deleted...]
-      <c r="K55" s="40"/>
+    <row r="55" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A55" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="15"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="16"/>
+      <c r="I55" s="16"/>
+      <c r="J55" s="73">
+        <f>J28</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="76">
+        <f>K28</f>
+        <v>0</v>
+      </c>
       <c r="L55" s="11"/>
+      <c r="M55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="11"/>
     </row>
-    <row r="56" spans="1:15" ht="14.45">
-[...18 lines deleted...]
-      </c>
+    <row r="56" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="80"/>
+      <c r="B56" s="80"/>
+      <c r="C56" s="80"/>
+      <c r="D56" s="80"/>
+      <c r="E56" s="80"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="40"/>
       <c r="L56" s="11"/>
       <c r="M56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="11"/>
     </row>
-    <row r="57" spans="1:15" ht="5.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A58" s="79" t="s">
+    <row r="57" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="15"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="76"/>
+    </row>
+    <row r="58" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="80"/>
+      <c r="B58" s="80"/>
+      <c r="C58" s="80"/>
+      <c r="D58" s="80"/>
+      <c r="E58" s="80"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="79" t="s">
         <v>62</v>
       </c>
-      <c r="B58" s="18"/>
-[...26 lines deleted...]
-      <c r="A60" s="79" t="s">
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="15"/>
+      <c r="H59" s="60"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="75">
+        <f>SUM(J28+J30+J32+J33+J35+J38+J39+J40+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="76">
+        <f>K28+K30+K32+K33+K35+K38+K39+K40+K41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="80"/>
+      <c r="B60" s="80"/>
+      <c r="C60" s="80"/>
+      <c r="D60" s="80"/>
+      <c r="E60" s="80"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="62"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="18"/>
-[...32 lines deleted...]
-      <c r="A62" s="79" t="s">
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="15"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="73">
+        <f>SUM(J44+J45+J46+J47+J48+J49+J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="76">
+        <f>K44+K45+K46+K47+K48+K49+K51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="80"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="40"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B62" s="18"/>
-[...32 lines deleted...]
-      <c r="A64" s="79" t="s">
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="15"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="73">
+        <f>J53-J57</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="76">
+        <f>K53-K57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="80"/>
+      <c r="B64" s="80"/>
+      <c r="C64" s="80"/>
+      <c r="D64" s="80"/>
+      <c r="E64" s="80"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="62"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="1:15" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="112" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="18"/>
-[...25 lines deleted...]
-      <c r="K65" s="40"/>
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="73">
+        <f>ROUND((J53-J55-J57)*0.75, -1)</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="76"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
     </row>
-    <row r="66" spans="1:15" ht="14.45">
-[...15 lines deleted...]
-      <c r="K66" s="76"/>
+    <row r="66" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="80"/>
+      <c r="B66" s="80"/>
+      <c r="C66" s="80"/>
+      <c r="D66" s="80"/>
+      <c r="E66" s="80"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="62"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="40"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="N66" s="11"/>
       <c r="O66" s="11"/>
     </row>
-    <row r="67" spans="1:15" ht="5.25" customHeight="1">
-[...23 lines deleted...]
-      <c r="E68" s="115"/>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="115"/>
+      <c r="H67" s="60"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="78">
+        <f>K53-K55-K57-K65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="64"/>
+      <c r="B68" s="64"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60"/>
       <c r="J68" s="41"/>
-      <c r="K68" s="78">
-[...10 lines deleted...]
-      <c r="H69" s="60"/>
+      <c r="K68" s="42"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="59"/>
+      <c r="B69" s="59"/>
+      <c r="D69" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" t="s">
+        <v>68</v>
+      </c>
       <c r="I69" s="60"/>
-      <c r="J69" s="41"/>
-[...3 lines deleted...]
-      <c r="A70" s="59"/>
+      <c r="J69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
       <c r="B70" s="59"/>
-      <c r="D70" s="59" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="60"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
       <c r="I70" s="60"/>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:15">
+      <c r="J70" s="66"/>
+      <c r="K70" s="67"/>
+    </row>
+    <row r="71" spans="1:15" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B71" s="59"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="60"/>
       <c r="G71" s="65"/>
       <c r="H71" s="66"/>
       <c r="I71" s="60"/>
       <c r="J71" s="66"/>
       <c r="K71" s="67"/>
     </row>
-    <row r="72" spans="1:15" ht="48" customHeight="1">
-[...39 lines deleted...]
-      <c r="K76" s="121"/>
+    <row r="72" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="118"/>
+    </row>
+    <row r="73" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="119"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="121"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
-[...5 lines deleted...]
-    <mergeCell ref="B48:E48"/>
+  <mergeCells count="25">
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:K73"/>
+    <mergeCell ref="B47:E47"/>
     <mergeCell ref="D11:K11"/>
     <mergeCell ref="D12:K12"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="G16:K21"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="G17:K22"/>
     <mergeCell ref="A18:C18"/>
-    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
-    <mergeCell ref="A22:C22"/>
-[...3 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G22:K22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G35:H35"/>
     <mergeCell ref="D10:K10"/>
-    <mergeCell ref="B26:E27"/>
-    <mergeCell ref="G25:H27"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="G24:H26"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:K8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{1F412DD6-3421-4FC1-8762-2E05953EF0E8}"/>
-[...1604 lines deleted...]
-    <hyperlink ref="G23" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{B5873F65-4A01-44C4-8F5C-48B31C17E780}"/>
+    <hyperlink ref="G22" r:id="rId1" display="https://pfadi.swiss/fr/publications-telechargements/downloads/?search=f%C3%A9d%C3%A9raux" xr:uid="{B5873F65-4A01-44C4-8F5C-48B31C17E780}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.3779527559055118" bottom="0.78740157480314965" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E70ECC-64CA-464B-9C97-76C1C2425221}">
   <dimension ref="A1:L62"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+    <sheetView zoomScale="73" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="13.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="2" width="23.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="18.28515625" customWidth="1"/>
+    <col min="2" max="2" width="23.21875" customWidth="1"/>
+    <col min="3" max="3" width="11.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.21875" customWidth="1"/>
+    <col min="6" max="6" width="35.21875" customWidth="1"/>
+    <col min="7" max="7" width="18.21875" customWidth="1"/>
     <col min="8" max="8" width="21" customWidth="1"/>
-    <col min="10" max="10" width="38.5703125" customWidth="1"/>
-    <col min="11" max="11" width="17.42578125" customWidth="1"/>
+    <col min="10" max="10" width="38.5546875" customWidth="1"/>
+    <col min="11" max="11" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.149999999999999">
+    <row r="1" spans="1:12" ht="19.2" x14ac:dyDescent="0.35">
       <c r="A1" s="87" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C2" t="s">
         <v>89</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2" t="s">
         <v>90</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" t="s">
         <v>91</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>92</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>93</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>94</v>
       </c>
-      <c r="H2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D3" s="89"/>
       <c r="J3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="K3">
         <f>SUMIF(Tabelle14[Catégorie],J3,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D4" s="89"/>
       <c r="J4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K4">
         <f>SUMIF(Tabelle14[Catégorie],J4,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:12">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D5" s="89"/>
       <c r="J5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="K5">
         <f>SUMIF(Tabelle14[Catégorie],J5,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="C6" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D6" s="89"/>
       <c r="J6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="K6">
         <f>SUMIF(Tabelle14[Catégorie],J6,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D7" s="89"/>
       <c r="J7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="K7">
         <f>SUMIF(Tabelle14[Catégorie],J7,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D8" s="89"/>
       <c r="J8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="K8">
         <f>SUMIF(Tabelle14[Catégorie],J8,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:12">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D9" s="89"/>
       <c r="J9" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="K9">
         <f>SUMIF(Tabelle14[Catégorie],J9,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D10" s="89"/>
       <c r="J10" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="K10">
         <f>SUMIF(Tabelle14[Catégorie],J10,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D11" s="89"/>
       <c r="J11" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="K11">
         <f>SUMIF(Tabelle14[Catégorie],J11,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D12" s="89"/>
       <c r="J12" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="K12">
         <f>SUMIF(Tabelle14[Catégorie],J12,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D13" s="89"/>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="K13">
         <f>SUMIF(Tabelle14[Catégorie],J13,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D14" s="89"/>
       <c r="J14" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="K14">
         <f>SUMIF(Tabelle14[Catégorie],J14,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="12.75">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D15" s="89"/>
       <c r="J15" s="91" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="K15">
         <f>SUMIF(Tabelle14[Catégorie],J15,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
       <c r="L15" s="91"/>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D16" s="89"/>
       <c r="J16" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="K16">
         <f>SUMIF(Tabelle14[Catégorie],J16,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D17" s="89"/>
       <c r="J17" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="K17">
         <f>SUMIF(Tabelle14[Catégorie],J17,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D18" s="89"/>
       <c r="J18" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="K18">
         <f>SUMIF(Tabelle14[Catégorie],J18,Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D19" s="89"/>
       <c r="J19" s="90" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K19" s="90">
         <f>SUM(K3:K18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D20" s="89"/>
     </row>
-    <row r="21" spans="1:11">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D21" s="89"/>
       <c r="J21" s="90" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="K21" s="90" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D22" s="89"/>
       <c r="J22" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="K22">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D23" s="89"/>
       <c r="J23" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="K23">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D24" s="89"/>
       <c r="J24" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K24">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D25" s="89"/>
       <c r="J25" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="K25">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D26" s="89"/>
       <c r="J26" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K26">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D27" s="89"/>
       <c r="J27" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="K27">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D28" s="89"/>
       <c r="J28" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="K28">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D29" s="89"/>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="K29">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D30" s="89"/>
       <c r="J30" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="K30">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D31" s="89"/>
       <c r="J31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="K31">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D32" s="89"/>
       <c r="J32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="K32">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D33" s="89"/>
       <c r="J33" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="K33">
         <f>SUMIF(Tabelle14[Payé par],Tabelle47[[#This Row],[Maîtrise et équipe cuisine]],Tabelle14[Montant])</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D34" s="89"/>
     </row>
-    <row r="35" spans="1:11">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D35" s="89"/>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D36" s="89"/>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D37" s="89"/>
     </row>
-    <row r="38" spans="1:11">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D38" s="89"/>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D39" s="89"/>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D40" s="89"/>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D41" s="89"/>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D42" s="89"/>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D43" s="89"/>
     </row>
-    <row r="44" spans="1:11">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D44" s="89"/>
     </row>
-    <row r="45" spans="1:11">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D45" s="89"/>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D46" s="89"/>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D47" s="89"/>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D48" s="89"/>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D49" s="89"/>
     </row>
-    <row r="50" spans="1:4">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D50" s="89"/>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D51" s="89"/>
     </row>
-    <row r="52" spans="1:4">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D52" s="89"/>
     </row>
-    <row r="53" spans="1:4">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D53" s="89"/>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D54" s="89"/>
     </row>
-    <row r="55" spans="1:4">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D55" s="89"/>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D56" s="89"/>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D57" s="89"/>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D58" s="89"/>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D59" s="89"/>
     </row>
-    <row r="60" spans="1:4">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D60" s="89"/>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D61" s="89"/>
     </row>
-    <row r="62" spans="1:4">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" s="88" t="str">
         <f>IF(Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]&lt;&gt;"",Tabelle14[[#This Row],[Km pour "90 voiture lors du cours"]]*0.7,"")</f>
         <v/>
       </c>
       <c r="D62" s="89"/>
     </row>
   </sheetData>
   <phoneticPr fontId="38" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F3:F62" xr:uid="{617CCCFD-26A2-4BF0-88FD-5500B41FF8D9}">
       <formula1>$J$3:$J$18</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3:E62" xr:uid="{34BCB52D-1A6B-4B03-987B-D1FE09108C81}">
       <formula1>$J$22:$J$33</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="f337f60c-b1c6-4ea6-a1e9-c321a186d20e">
+    <SharedWithUsers xmlns="545f690f-a4ce-4cd7-8e4e-e4175257a20e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <MediaLengthInSeconds xmlns="9b62d307-caaa-4db4-9af4-0d64e34cd9c8" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9b62d307-caaa-4db4-9af4-0d64e34cd9c8">
+    <MediaLengthInSeconds xmlns="3c8518ea-9c55-4d78-8aad-a65cc48a54f0" xsi:nil="true"/>
+    <TaxCatchAll xmlns="545f690f-a4ce-4cd7-8e4e-e4175257a20e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3c8518ea-9c55-4d78-8aad-a65cc48a54f0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Tagsinhalt xmlns="9b62d307-caaa-4db4-9af4-0d64e34cd9c8" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Info xmlns="9b62d307-caaa-4db4-9af4-0d64e34cd9c8" xsi:nil="true"/>
+    <Sprache xmlns="3c8518ea-9c55-4d78-8aad-a65cc48a54f0">Deutsch</Sprache>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010039C6ECE360FD1B43A404C45E3073B5C0" ma:contentTypeVersion="22" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a367e7525c5fdeef65626a9cf0804138">
-[...2 lines deleted...]
-    <xsd:import namespace="f337f60c-b1c6-4ea6-a1e9-c321a186d20e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010030B03B7DE04E2744B5E78F8D951BC6D5" ma:contentTypeVersion="22" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="02d7442fd567f29995f6bc9fa99c9847">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c8518ea-9c55-4d78-8aad-a65cc48a54f0" xmlns:ns3="545f690f-a4ce-4cd7-8e4e-e4175257a20e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1268cfc75d3a96deb44f1a7b23303810" ns2:_="" ns3:_="">
+    <xsd:import namespace="3c8518ea-9c55-4d78-8aad-a65cc48a54f0"/>
+    <xsd:import namespace="545f690f-a4ce-4cd7-8e4e-e4175257a20e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Tagsinhalt" minOccurs="0"/>
-                <xsd:element ref="ns2:Info" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Sprache" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:Kursnummer" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b62d307-caaa-4db4-9af4-0d64e34cd9c8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3c8518ea-9c55-4d78-8aad-a65cc48a54f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Tagsinhalt" ma:index="2" nillable="true" ma:displayName="Tags inhalt" ma:format="Dropdown" ma:internalName="Tagsinhalt" ma:readOnly="false">
-[...12 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Sprache" ma:index="12" nillable="true" ma:displayName="Sprache" ma:default="Deutsch" ma:format="Dropdown" ma:indexed="true" ma:internalName="Sprache">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Deutsch"/>
+          <xsd:enumeration value="Français"/>
+          <xsd:enumeration value="Italiano"/>
+          <xsd:enumeration value="English"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="50e4a413-43b8-4c66-a143-4cc28a99c115" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="50e4a413-43b8-4c66-a143-4cc28a99c115" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f337f60c-b1c6-4ea6-a1e9-c321a186d20e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="545f690f-a4ce-4cd7-8e4e-e4175257a20e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da786054-71ee-47a0-809b-53c69d02036d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f337f60c-b1c6-4ea6-a1e9-c321a186d20e">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d1ac8ba2-66eb-4387-a263-fedadc8c350d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="545f690f-a4ce-4cd7-8e4e-e4175257a20e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhaltstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15172,91 +14972,145 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9A37C5-3D7A-4DD3-B23A-F45CB37B838D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9A37C5-3D7A-4DD3-B23A-F45CB37B838D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="545f690f-a4ce-4cd7-8e4e-e4175257a20e"/>
+    <ds:schemaRef ds:uri="3c8518ea-9c55-4d78-8aad-a65cc48a54f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A367708E-9241-4CFB-968C-D1B61E477B4C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8976991C-7B7F-4E84-9A69-463B1ABA964C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3c8518ea-9c55-4d78-8aad-a65cc48a54f0"/>
+    <ds:schemaRef ds:uri="545f690f-a4ce-4cd7-8e4e-e4175257a20e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED21654-8749-4BDD-B9EA-E0D53BBAF9EC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED21654-8749-4BDD-B9EA-E0D53BBAF9EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Cours Top</vt:lpstr>
+      <vt:lpstr>Cours Panorama</vt:lpstr>
+      <vt:lpstr>Cours Spectre</vt:lpstr>
+      <vt:lpstr>Cours Gilwell</vt:lpstr>
+      <vt:lpstr>Cours Coach</vt:lpstr>
+      <vt:lpstr>Cours d'un week-end</vt:lpstr>
+      <vt:lpstr>Cours de jour</vt:lpstr>
+      <vt:lpstr>Décompte</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emanuel Wyss / Tschagon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010039C6ECE360FD1B43A404C45E3073B5C0</vt:lpwstr>
+    <vt:lpwstr>0x01010030B03B7DE04E2744B5E78F8D951BC6D5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Dokumentenart">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>